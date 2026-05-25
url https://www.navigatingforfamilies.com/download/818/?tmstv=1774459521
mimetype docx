--- v0 (2026-04-07)
+++ v1 (2026-05-25)
@@ -13,102 +13,108 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="008D1845" w:rsidRDefault="00635F4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child’s Name: </w:t>
       </w:r>
-      <w:permStart w:id="1427984748" w:edGrp="everyone"/>
+      <w:permStart w:id="1527515475" w:edGrp="everyone"/>
       <w:r w:rsidR="008B5193">
-        <w:t xml:space="preserve">                                           </w:t>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:permEnd w:id="1427984748"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008B5193">
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:permEnd w:id="1527515475"/>
       <w:r w:rsidR="002D4C38">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>DOB:</w:t>
       </w:r>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1344825386" w:edGrp="everyone"/>
+      <w:permStart w:id="1911233079" w:edGrp="everyone"/>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:permEnd w:id="1344825386"/>
+      <w:permEnd w:id="1911233079"/>
       <w:r w:rsidR="002D4C38">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Parent Name:</w:t>
       </w:r>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="522157118" w:edGrp="everyone"/>
+      <w:permStart w:id="1367812076" w:edGrp="everyone"/>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:permEnd w:id="522157118"/>
+      <w:permEnd w:id="1367812076"/>
       <w:r w:rsidR="002D4C38">
         <w:br/>
       </w:r>
+      <w:r w:rsidR="00C23C24">
+        <w:t>Reference Number / Case Number</w:t>
+      </w:r>
       <w:r>
-        <w:t>Date:</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1621784439" w:edGrp="everyone"/>
+      <w:permStart w:id="1136883247" w:edGrp="everyone"/>
       <w:r w:rsidR="008B5193">
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:permEnd w:id="1621784439"/>
+      <w:permEnd w:id="1136883247"/>
       <w:r w:rsidR="00971E80">
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00CD36C0" w:rsidRDefault="008E65EF" w:rsidP="002D4C38">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For o/x box</w:t>
       </w:r>
       <w:r w:rsidR="002D4879">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -325,924 +331,916 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1344696839" w:edGrp="everyone"/>
+            <w:permStart w:id="426459353" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1344696839"/>
+            <w:permEnd w:id="426459353"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193" w:rsidP="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="580936777" w:edGrp="everyone"/>
-[...9 lines deleted...]
-            <w:permEnd w:id="580936777"/>
+            <w:permStart w:id="483154236" w:edGrp="everyone"/>
+            <w:r>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:permEnd w:id="483154236"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="995570922" w:edGrp="everyone"/>
+            <w:permStart w:id="1039105357" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="995570922"/>
+            <w:permEnd w:id="1039105357"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193" w:rsidP="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="591880095" w:edGrp="everyone"/>
+            <w:permStart w:id="158351844" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="591880095"/>
+            <w:permEnd w:id="158351844"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="2088770117" w:edGrp="everyone"/>
+            <w:permStart w:id="2036155856" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="2088770117"/>
+            <w:permEnd w:id="2036155856"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="613241895" w:edGrp="everyone"/>
+            <w:permStart w:id="806107597" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="613241895"/>
+            <w:permEnd w:id="806107597"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1041639834" w:edGrp="everyone"/>
+            <w:permStart w:id="1207987235" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1041639834"/>
+            <w:permEnd w:id="1207987235"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="584004278" w:edGrp="everyone"/>
+            <w:permStart w:id="482045212" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="584004278"/>
+            <w:permEnd w:id="482045212"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="2092567532" w:edGrp="everyone"/>
+            <w:permStart w:id="687435343" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="2092567532"/>
+            <w:permEnd w:id="687435343"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="121465355" w:edGrp="everyone"/>
+            <w:permStart w:id="1877352962" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="121465355"/>
+            <w:permEnd w:id="1877352962"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1658985258" w:edGrp="everyone"/>
+            <w:permStart w:id="1837115967" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1658985258"/>
+            <w:permEnd w:id="1837115967"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="202641305" w:edGrp="everyone"/>
+            <w:permStart w:id="1268060833" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="202641305"/>
+            <w:permEnd w:id="1268060833"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1490300272" w:edGrp="everyone"/>
+            <w:permStart w:id="2002541283" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1490300272"/>
+            <w:permEnd w:id="2002541283"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1461474535" w:edGrp="everyone"/>
+            <w:permStart w:id="1135232653" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="1461474535"/>
+            <w:permEnd w:id="1135232653"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="346444015" w:edGrp="everyone"/>
+            <w:permStart w:id="695805157" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="346444015"/>
+            <w:permEnd w:id="695805157"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="651495154" w:edGrp="everyone"/>
+            <w:permStart w:id="787233886" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="651495154"/>
+            <w:permEnd w:id="787233886"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1448967872" w:edGrp="everyone"/>
+            <w:permStart w:id="648760052" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1448967872"/>
+            <w:permEnd w:id="648760052"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1552357542" w:edGrp="everyone"/>
+            <w:permStart w:id="970660579" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="1552357542"/>
+            <w:permEnd w:id="970660579"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1896701267" w:edGrp="everyone"/>
+            <w:permStart w:id="727339741" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1896701267"/>
+            <w:permEnd w:id="727339741"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1914532263" w:edGrp="everyone"/>
+            <w:permStart w:id="1850688679" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="1914532263"/>
+            <w:permEnd w:id="1850688679"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1143473386" w:edGrp="everyone"/>
+            <w:permStart w:id="46078740" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1143473386"/>
+            <w:permEnd w:id="46078740"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1064661234" w:edGrp="everyone"/>
+            <w:permStart w:id="1906580327" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="1064661234"/>
+            <w:permEnd w:id="1906580327"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1190486497" w:edGrp="everyone"/>
+            <w:permStart w:id="1800564555" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1190486497"/>
+            <w:permEnd w:id="1800564555"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="253035846" w:edGrp="everyone"/>
+            <w:permStart w:id="672990659" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="253035846"/>
+            <w:permEnd w:id="672990659"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1744110711" w:edGrp="everyone"/>
+            <w:permStart w:id="1461719423" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1744110711"/>
+            <w:permEnd w:id="1461719423"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1609446729" w:edGrp="everyone"/>
+            <w:permStart w:id="1592931386" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="1609446729"/>
+            <w:permEnd w:id="1592931386"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="17589507" w:edGrp="everyone"/>
+            <w:permStart w:id="1985295846" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="17589507"/>
+            <w:permEnd w:id="1985295846"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="352803916" w:edGrp="everyone"/>
+            <w:permStart w:id="117924186" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="352803916"/>
+            <w:permEnd w:id="117924186"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1083730839" w:edGrp="everyone"/>
+            <w:permStart w:id="758007843" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1083730839"/>
+            <w:permEnd w:id="758007843"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1959921710" w:edGrp="everyone"/>
+            <w:permStart w:id="1221426192" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="1959921710"/>
+            <w:permEnd w:id="1221426192"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="417160348" w:edGrp="everyone"/>
+            <w:permStart w:id="177414346" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="417160348"/>
+            <w:permEnd w:id="177414346"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="133386135" w:edGrp="everyone"/>
+            <w:permStart w:id="1492999633" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="133386135"/>
+            <w:permEnd w:id="1492999633"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="899302455" w:edGrp="everyone"/>
+            <w:permStart w:id="1038103209" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="899302455"/>
+            <w:permEnd w:id="1038103209"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="32537477" w:edGrp="everyone"/>
+            <w:permStart w:id="482504491" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="32537477"/>
+            <w:permEnd w:id="482504491"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1593670242" w:edGrp="everyone"/>
+            <w:permStart w:id="601384253" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1593670242"/>
+            <w:permEnd w:id="601384253"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1256857059" w:edGrp="everyone"/>
+            <w:permStart w:id="257253552" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="1256857059"/>
+            <w:permEnd w:id="257253552"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00632575" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00632575" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
-            <w:permStart w:id="88242033" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="48178494" w:edGrp="everyone"/>
+            <w:permStart w:id="1048007907" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="48178494"/>
+            <w:permEnd w:id="1048007907"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00632575" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="2084403714" w:edGrp="everyone"/>
+            <w:permStart w:id="1735857775" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="2084403714"/>
+            <w:permEnd w:id="1735857775"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00632575" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="844585440" w:edGrp="everyone"/>
+            <w:permStart w:id="1510546672" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="844585440"/>
+            <w:permEnd w:id="1510546672"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00632575" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1843934417" w:edGrp="everyone"/>
+            <w:permStart w:id="899307890" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="1843934417"/>
+            <w:permEnd w:id="899307890"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="88242033"/>
       <w:tr w:rsidR="00323C54" w:rsidTr="00081C83">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="1410359247" w:edGrp="everyone"/>
+            <w:permStart w:id="210964834" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="1410359247"/>
+            <w:permEnd w:id="210964834"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="709428942" w:edGrp="everyone"/>
+            <w:permStart w:id="1719801105" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
-            <w:permEnd w:id="709428942"/>
+            <w:permEnd w:id="1719801105"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="472410579" w:edGrp="everyone"/>
+            <w:permStart w:id="691491539" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
-            <w:permEnd w:id="472410579"/>
+            <w:permEnd w:id="691491539"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00323C54" w:rsidRDefault="008B5193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:permStart w:id="849688093" w:edGrp="everyone"/>
+            <w:permStart w:id="443961309" w:edGrp="everyone"/>
             <w:r>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:permEnd w:id="849688093"/>
+            <w:permEnd w:id="443961309"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F44429" w:rsidRDefault="00F44429">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F44429">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00430A5A" w:rsidRDefault="00430A5A" w:rsidP="00D63C30">
+    <w:p w:rsidR="00CF3DD2" w:rsidRDefault="00CF3DD2" w:rsidP="00D63C30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00430A5A" w:rsidRDefault="00430A5A" w:rsidP="00D63C30">
+    <w:p w:rsidR="00CF3DD2" w:rsidRDefault="00CF3DD2" w:rsidP="00D63C30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1287,253 +1285,318 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1121271113"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00D63C30" w:rsidRPr="00D63C30" w:rsidRDefault="00D63C30">
+          <w:p w:rsidR="00D63C30" w:rsidRPr="00C23C24" w:rsidRDefault="00C23C24" w:rsidP="00C23C24">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>www.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NavigatingForF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004310DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amilies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B5193">
+            <w:r w:rsidR="00D42E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B5193">
+            <w:r w:rsidR="00D42E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D63C30">
+            <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">©Navigating </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>For Families</w:t>
+            </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00D63C30" w:rsidRPr="00C504CB" w:rsidRDefault="00C504CB" w:rsidP="00C504CB">
-[...20 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00430A5A" w:rsidRDefault="00430A5A" w:rsidP="00D63C30">
+    <w:p w:rsidR="00CF3DD2" w:rsidRDefault="00CF3DD2" w:rsidP="00D63C30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00430A5A" w:rsidRDefault="00430A5A" w:rsidP="00D63C30">
+    <w:p w:rsidR="00CF3DD2" w:rsidRDefault="00CF3DD2" w:rsidP="00D63C30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00971E80" w:rsidRDefault="00632575" w:rsidP="00971E80">
     <w:pPr>
       <w:pStyle w:val="FirstParagraph"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ADA41C5" wp14:editId="4219F3CA">
           <wp:simplePos x="0" y="0"/>
@@ -1677,110 +1740,118 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="tegWdLfmK4j0GAbpO7R+k4n32Rk=" w:salt="qF/0TOkeiB5IVsT9SgPLpQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="xtri6Q7MBIhYsYOMjCozaxo0Wsk=" w:salt="NGohIRlIrZNOTxT/6k/6og=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F44429"/>
     <w:rsid w:val="00070D00"/>
     <w:rsid w:val="00081C83"/>
     <w:rsid w:val="000A1D24"/>
     <w:rsid w:val="002901FC"/>
     <w:rsid w:val="002D4879"/>
     <w:rsid w:val="002D4C38"/>
     <w:rsid w:val="002F79F9"/>
     <w:rsid w:val="00323C54"/>
     <w:rsid w:val="003D7F6F"/>
     <w:rsid w:val="003E4F56"/>
     <w:rsid w:val="00430A5A"/>
     <w:rsid w:val="00441499"/>
     <w:rsid w:val="00495AF2"/>
+    <w:rsid w:val="004D169F"/>
+    <w:rsid w:val="004E7DCB"/>
     <w:rsid w:val="005112DD"/>
     <w:rsid w:val="00577FFB"/>
     <w:rsid w:val="00632575"/>
     <w:rsid w:val="00635F4D"/>
     <w:rsid w:val="007B203A"/>
     <w:rsid w:val="007D5570"/>
     <w:rsid w:val="00856B9D"/>
     <w:rsid w:val="008B5193"/>
     <w:rsid w:val="008C565A"/>
     <w:rsid w:val="008D1845"/>
     <w:rsid w:val="008E65EF"/>
     <w:rsid w:val="0090705A"/>
     <w:rsid w:val="00971E80"/>
     <w:rsid w:val="00977516"/>
+    <w:rsid w:val="009E6816"/>
     <w:rsid w:val="00A03DA0"/>
+    <w:rsid w:val="00A936B3"/>
     <w:rsid w:val="00AC0459"/>
     <w:rsid w:val="00AF2A46"/>
+    <w:rsid w:val="00C23C24"/>
     <w:rsid w:val="00C504CB"/>
     <w:rsid w:val="00CC577C"/>
     <w:rsid w:val="00CD36C0"/>
+    <w:rsid w:val="00CF3DD2"/>
+    <w:rsid w:val="00D42E07"/>
+    <w:rsid w:val="00D61027"/>
     <w:rsid w:val="00D63C30"/>
     <w:rsid w:val="00D9644D"/>
     <w:rsid w:val="00DD286F"/>
     <w:rsid w:val="00E23601"/>
     <w:rsid w:val="00E96FFD"/>
     <w:rsid w:val="00EB269C"/>
     <w:rsid w:val="00F44429"/>
     <w:rsid w:val="00FC1C9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4199,77 +4270,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>292</Words>
-  <Characters>1665</Characters>
+  <Words>295</Words>
+  <Characters>1688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1954</CharactersWithSpaces>
+  <CharactersWithSpaces>1980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>