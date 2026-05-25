--- v0 (2026-04-07)
+++ v1 (2026-05-25)
@@ -15,75 +15,73 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="004A2AB5" w:rsidRDefault="004136E8" w:rsidP="007E55B0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Working Together for Your Child</w:t>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007E55B0">
+      <w:r w:rsidR="004310DF" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Complete one sheet per topic or situation.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-      <w:permEnd w:id="573845744"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="007E55B0" w:rsidRPr="007E55B0" w:rsidRDefault="007E55B0" w:rsidP="007E55B0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Topic</w:t>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
@@ -98,289 +96,289 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(What are we discussing? e.g. bedtime, discipline, screen time, safety</w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="1867132713" w:edGrp="everyone"/>
+      <w:permStart w:id="985033552" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:permEnd w:id="1867132713"/>
+      <w:permEnd w:id="985033552"/>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Parent A Perspective</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F2286" w:rsidRDefault="004136E8" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What I would do in this situation</w:t>
       </w:r>
       <w:r w:rsidR="00514B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00514B6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="2144946490" w:edGrp="everyone"/>
+      <w:permStart w:id="2003047080" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                       </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2144946490"/>
+    <w:permEnd w:id="2003047080"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="00514B6D" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Why this matters to me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="1592880010" w:edGrp="everyone"/>
+      <w:permStart w:id="34935565" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1592880010"/>
+    <w:permEnd w:id="34935565"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="00514B6D" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How I was raised / what influenced me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="880286866" w:edGrp="everyone"/>
+      <w:permStart w:id="646316496" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="880286866"/>
+    <w:permEnd w:id="646316496"/>
     <w:p w:rsidR="007E55B0" w:rsidRPr="007E55B0" w:rsidRDefault="00514B6D" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Are there any past experiences or influences that shape my view on this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="1468144606" w:edGrp="everyone"/>
+      <w:permStart w:id="707860525" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:permEnd w:id="1468144606"/>
+      <w:permEnd w:id="707860525"/>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E55B0" w:rsidRPr="007E55B0" w:rsidRDefault="007E55B0" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -399,218 +397,218 @@
     </w:p>
     <w:p w:rsidR="003F2286" w:rsidRDefault="007E55B0" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What I would do in this situation</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="1768314164" w:edGrp="everyone"/>
+      <w:permStart w:id="1077365522" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1768314164"/>
+    <w:permEnd w:id="1077365522"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="00514B6D" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Why this matters to me</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="1463829977" w:edGrp="everyone"/>
+      <w:permStart w:id="886714171" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1463829977"/>
+    <w:permEnd w:id="886714171"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="00514B6D" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How I was raised / what influenced me</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="64843823" w:edGrp="everyone"/>
+      <w:permStart w:id="576345694" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="64843823"/>
+    <w:permEnd w:id="576345694"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="00514B6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Are there any past experiences or influences that shape my view on this</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permStart w:id="191651923" w:edGrp="everyone"/>
+      <w:permStart w:id="966263498" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="191651923"/>
+    <w:permEnd w:id="966263498"/>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Different approaches often </w:t>
       </w:r>
       <w:r w:rsidR="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>come from different experiences</w:t>
       </w:r>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
@@ -662,185 +660,185 @@
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Development (age &amp; ability)</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="642994071" w:edGrp="everyone"/>
+      <w:permStart w:id="606155229" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="642994071"/>
+    <w:permEnd w:id="606155229"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="003F2286">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Emotional needs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="2047766711" w:edGrp="everyone"/>
+      <w:permStart w:id="710555035" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2047766711"/>
+    <w:permEnd w:id="710555035"/>
     <w:p w:rsidR="003F2286" w:rsidRDefault="003F2286">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Safety considerations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="1587957056" w:edGrp="everyone"/>
+      <w:permStart w:id="1914404625" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1587957056"/>
+    <w:permEnd w:id="1914404625"/>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>What approach best supports your child’s wellbeing right now?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E55B0" w:rsidRDefault="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
@@ -865,393 +863,441 @@
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What we will do</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="2049198578" w:edGrp="everyone"/>
+      <w:permStart w:id="326187145" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2049198578"/>
+    <w:permEnd w:id="326187145"/>
     <w:p w:rsidR="000405ED" w:rsidRDefault="007E55B0" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What we will avoid</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="218368180" w:edGrp="everyone"/>
+      <w:permStart w:id="1397163777" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:permEnd w:id="218368180"/>
+      <w:permEnd w:id="1397163777"/>
     </w:p>
     <w:p w:rsidR="007E55B0" w:rsidRPr="003F2286" w:rsidRDefault="003F2286" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How we will stay consistent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004136E8" w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="812088159" w:edGrp="everyone"/>
+      <w:permStart w:id="730334081" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:permEnd w:id="812088159"/>
+      <w:permEnd w:id="730334081"/>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If We Disagree in Future</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How we will handle it:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F2286" w:rsidRDefault="003F2286" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1133842537" w:edGrp="everyone"/>
+      <w:permStart w:id="1161636144" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1133842537"/>
+    <w:permEnd w:id="1161636144"/>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="007E55B0" w:rsidRDefault="004136E8" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>When we will review this:</w:t>
       </w:r>
-      <w:permStart w:id="665481998" w:edGrp="everyone"/>
+      <w:permStart w:id="1543899345" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:permEnd w:id="665481998"/>
+      <w:permEnd w:id="1543899345"/>
     </w:p>
     <w:p w:rsidR="007E55B0" w:rsidRDefault="007E55B0" w:rsidP="007E55B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000405ED" w:rsidRDefault="004136E8" w:rsidP="003F2286">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E55B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Review Date</w:t>
       </w:r>
       <w:r w:rsidR="000405ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:permStart w:id="519201121" w:edGrp="everyone"/>
+      <w:permStart w:id="1440882187" w:edGrp="everyone"/>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="00CB58D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:permEnd w:id="519201121"/>
+      <w:permEnd w:id="1440882187"/>
       <w:r w:rsidR="000405ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:permStart w:id="934817489" w:edGrp="everyone"/>
+      <w:permEnd w:id="934817489"/>
     </w:p>
     <w:p w:rsidR="004A2AB5" w:rsidRPr="000405ED" w:rsidRDefault="004136E8" w:rsidP="007E55B0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000405ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Navigating Family Court </w:t>
+        <w:t xml:space="preserve">Navigating </w:t>
+      </w:r>
+      <w:r w:rsidR="004310DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>For Families:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000405ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000405ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:br/>
-        <w:t>Supporting parents to reduce conflict and focus on the needs of</w:t>
+        <w:t xml:space="preserve">Supporting parents to reduce </w:t>
+      </w:r>
+      <w:r w:rsidR="004310DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">future unspoken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000405ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">conflict </w:t>
+      </w:r>
+      <w:r w:rsidR="004310DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000405ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>and focus on the needs of</w:t>
       </w:r>
       <w:r w:rsidR="007E55B0" w:rsidRPr="000405ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> their child.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sectPr w:rsidR="004A2AB5" w:rsidRPr="000405ED" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C77507" w:rsidRDefault="00C77507" w:rsidP="007E55B0">
+    <w:p w:rsidR="00926913" w:rsidRDefault="00926913" w:rsidP="007E55B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C77507" w:rsidRDefault="00C77507" w:rsidP="007E55B0">
+    <w:p w:rsidR="00926913" w:rsidRDefault="00926913" w:rsidP="007E55B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1277,305 +1323,348 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1121271113"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00D97978" w:rsidRPr="00537BC7" w:rsidRDefault="00D97978" w:rsidP="00D97978">
+          <w:p w:rsidR="004310DF" w:rsidRPr="004310DF" w:rsidRDefault="004310DF" w:rsidP="004310DF">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>www.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NavigatingForF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004310DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>amilies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD6249">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD6249">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00537BC7">
+            <w:r w:rsidR="00D97978" w:rsidRPr="00537BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00537BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">©Navigating </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>For Families.</w:t>
+            </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="007E55B0" w:rsidRPr="00537BC7" w:rsidRDefault="00537BC7" w:rsidP="00537BC7">
-[...35 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C77507" w:rsidRDefault="00C77507" w:rsidP="007E55B0">
+    <w:p w:rsidR="00926913" w:rsidRDefault="00926913" w:rsidP="007E55B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C77507" w:rsidRDefault="00C77507" w:rsidP="007E55B0">
+    <w:p w:rsidR="00926913" w:rsidRDefault="00926913" w:rsidP="007E55B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="007E55B0" w:rsidRPr="00D97978" w:rsidRDefault="00537BC7" w:rsidP="007E55B0">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -1847,89 +1936,91 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="NhHfZS2dmc6Ki/6HQ6IIasx/ju0=" w:salt="mpREeJD/UL92mENxO1qQgg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="g1SOCDwWkM+jP/4lkl3d2Opyrgg=" w:salt="NKvBMbMcND6NFmSGKo5sCQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="000405ED"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00075029"/>
     <w:rsid w:val="000762CB"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00303A6D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="003F2286"/>
     <w:rsid w:val="004136E8"/>
+    <w:rsid w:val="004310DF"/>
     <w:rsid w:val="00481CF9"/>
     <w:rsid w:val="004A2AB5"/>
     <w:rsid w:val="00514B6D"/>
     <w:rsid w:val="00537BC7"/>
     <w:rsid w:val="007E55B0"/>
+    <w:rsid w:val="00926913"/>
     <w:rsid w:val="00A11BE3"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00C61BA4"/>
     <w:rsid w:val="00C77507"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB58D5"/>
     <w:rsid w:val="00CD6249"/>
     <w:rsid w:val="00D97978"/>
     <w:rsid w:val="00DD1B25"/>
     <w:rsid w:val="00ED2C87"/>
     <w:rsid w:val="00EF059A"/>
     <w:rsid w:val="00F52E1B"/>
     <w:rsid w:val="00F55271"/>
     <w:rsid w:val="00FC2E09"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -26049,80 +26140,80 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{698E938D-DAD3-40C4-9238-1A1280501FFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1752EE77-69D3-41CB-B597-FB609BE5A48D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>558</Words>
-  <Characters>3181</Characters>
+  <Words>560</Words>
+  <Characters>3197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3732</CharactersWithSpaces>
+  <CharactersWithSpaces>3750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>python-docx</dc:creator>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>